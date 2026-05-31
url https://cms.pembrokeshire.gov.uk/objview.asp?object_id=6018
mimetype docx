--- v0 (2025-10-31)
+++ v1 (2026-05-31)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="2E42C1D6" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35DDF0FA" wp14:editId="1E726730">
             <wp:extent cx="617220" cy="1137999"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="3" name="Picture 3" descr="Pembrokeshire County Council Logo" title="Pembrokeshire County Council Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="625372" cy="1153030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="5212F52D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00147342">
+    <w:p w14:paraId="3C548F4C" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00147342">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Application for car park passport permit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00093D26" w:rsidRDefault="00093D26" w:rsidP="00093D26"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00093D26" w:rsidRPr="00093D26" w:rsidRDefault="00093D26" w:rsidP="00093D26">
+    <w:p w14:paraId="130A292F" w14:textId="77777777" w:rsidR="00093D26" w:rsidRDefault="00093D26" w:rsidP="00093D26"/>
+    <w:p w14:paraId="07DAA9FF" w14:textId="77777777" w:rsidR="00093D26" w:rsidRDefault="00093D26" w:rsidP="00093D26"/>
+    <w:p w14:paraId="521286CB" w14:textId="4D18F696" w:rsidR="00C2453B" w:rsidRPr="006C1A53" w:rsidRDefault="00093D26" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093D26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">This item is also available in Welsh/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00093D26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Mae’r</w:t>
@@ -219,1716 +219,1385 @@
       <w:r w:rsidRPr="00093D26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gymraeg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00093D26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00093D26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>hefyd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00D42774" w:rsidRDefault="00C2453B" w:rsidP="00C2453B"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="7C11647E" w14:textId="40C8D737" w:rsidR="00093D26" w:rsidRDefault="00C2453B" w:rsidP="006C1A53">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(One application to </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t>(One application to be completed per Permit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42491E4C" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="0A1C3270" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please use BLOCK </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>captials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="76C7AA95" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E8034C" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Surname:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Mr/Mrs/Miss/Ms    </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    </w:p>
+    <w:p w14:paraId="33D36D7A" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511BA641" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Forenames:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="2CC5E9A6" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="3FA15D92" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8F82D5" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00147342">
-[...15 lines deleted...]
-    <w:p w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="189AE239" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00147342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E56B12" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64493427" w14:textId="77777777" w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Postcode:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00C2453B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="6762B939" w14:textId="77777777" w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51689F9D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...15 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="35C0370F" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0CF8F1" w14:textId="77777777" w:rsidR="00A20889" w:rsidRDefault="00A20889" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB6FBC2" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Start date: </w:t>
       </w:r>
       <w:r w:rsidR="00A20889">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     End date:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084660B" w:rsidRDefault="0084660B" w:rsidP="00C2453B">
+    <w:p w14:paraId="5CE522E2" w14:textId="77777777" w:rsidR="0084660B" w:rsidRDefault="0084660B" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0084660B" w:rsidRPr="00A20889" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="5D781709" w14:textId="31A9452C" w:rsidR="0084660B" w:rsidRPr="00A20889" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>£3</w:t>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="0084660B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per week, or part of</w:t>
       </w:r>
       <w:r w:rsidR="0084660B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="6318936D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="40DCB0A9" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Permit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD0AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>must be displayed</w:t>
+        <w:t>displayed at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD0AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at all times and on the Front Windscreen</w:t>
+        <w:t xml:space="preserve"> and on the Front Windscreen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="6D722B18" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEC208B" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Certificate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (To </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        <w:t xml:space="preserve"> (To be completed by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicants)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="30A952D5" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="6ADB8327" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>I certify</w:t>
       </w:r>
       <w:r w:rsidR="00C2453B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that I have read, understood and agree to abide by the “Conditions of Use” and enclose with this application form the appropriate fee (cheques should be made payable to Pembrokeshire County Council).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="02435DD7" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
+    <w:p w14:paraId="6D73BF85" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00147342" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signed: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="0C8736ED" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="3A52D1FA" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please return this form </w:t>
-      </w:r>
+        <w:t>Please return this form to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164E4049" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Parking Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5304E98A" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Transportation, Housing &amp; Environment Department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8035BC" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pembrokeshire County Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179A6F00" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>County Hall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5357C7" w14:textId="79689B2F" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>Haverfordwest  SA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t>61 1TP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B6601" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3C64FFD1" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Parking Services</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B6CB66" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Permit No:  …………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Transportation, Housing &amp; Environment Department</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Pembrokeshire County Council</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...114 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...30 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Receipt No:  …………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="22DEFBB0" w14:textId="02036A3D" w:rsidR="00C2453B" w:rsidRPr="006C1A53" w:rsidRDefault="00C2453B" w:rsidP="006C1A53">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25ED510A" wp14:editId="55621CA8">
+            <wp:extent cx="495300" cy="913209"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1" name="Picture 1" descr="Pembrokeshire County Council logo" title="Pembrokeshire County Council logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="914400" cy="1685925"/>
+                      <a:ext cx="497584" cy="917419"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00147342" w:rsidRDefault="00C2453B" w:rsidP="00147342">
+    <w:p w14:paraId="5F6A4C4D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00147342" w:rsidRDefault="00C2453B" w:rsidP="00147342">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Car Parks – Conditions for Use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00AC7090">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="2EAF8DAB" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="006C1A53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="1FDAB270" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>All users to comply with the Car Parking Order as advertised.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="23FC39F2" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="1E47C8CA" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A permit </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t>A permit is issued to an individual car.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EEB8FC" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="5B3B7FF3" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Penalty Charge Notices will be issued for:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="14A87668" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="1DD32131" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Failing to display a permit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="47AD0B20" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Not parked wholly within bay</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="5490988D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Parked in set aside / reserved bay</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="4A392F77" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Camping / cooking in vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="0EDEC4B2" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Selling / Advertising goods</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="132C99B0" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Emission of noise</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="3110B12E" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A parking </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t>A parking permit which has expired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686A0D0C" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="47836F4F" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="1851FD66" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This Permit is valid in the long stay section only at the following Pembrokeshire           County Council Car Parks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
+    <w:p w14:paraId="1C72E169" w14:textId="77777777" w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
+    <w:p w14:paraId="7E3E4B30" w14:textId="77777777" w:rsidR="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>The Permit is valid in the long stay section of the following Pembrokeshire County Council car parks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147342" w:rsidRPr="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
-[...7 lines deleted...]
-    <w:p w:rsidR="00147342" w:rsidRPr="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
+    <w:p w14:paraId="36D76CAB" w14:textId="77777777" w:rsidR="00147342" w:rsidRPr="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0170BC42" w14:textId="77777777" w:rsidR="00147342" w:rsidRPr="00147342" w:rsidRDefault="00147342" w:rsidP="00147342">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">High St, St </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dogmaels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA43 3EL; Castle Lake, </w:t>
+        <w:t xml:space="preserve"> SA43 3EL; Castle Lake, Haverfordwest SA61 2DX; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Haverfordwest</w:t>
+        <w:t>Scotchwell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA61 2DX; </w:t>
+        <w:t xml:space="preserve">, Haverfordwest SA61 2LG; Multi Storey, Haverfordwest SA61 2ND; St Thomas Green, Haverfordwest SA61 1QX; Rifleman Field, Haverfordwest SA61 1RH; Marine Road, Broad Haven SA62 3JR; Parc Y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Scotchwell</w:t>
+        <w:t>Shwt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Fishguard SA65 9HN; West Street, Fishguard SA65 9BT; The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Haverfordwest</w:t>
+        <w:t>Parrog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA61 2LG; Multi Storey, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Haverfordwest</w:t>
+        <w:t>Goodwick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA61 2ND; St Thomas Green, </w:t>
+        <w:t xml:space="preserve"> SA64 0DE; Station Hill, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Haverfordwest</w:t>
+        <w:t>Goodwick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA61 1QX; Rifleman Field, </w:t>
+        <w:t xml:space="preserve"> SA64 0DE; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Haverfordwest</w:t>
+        <w:t>Townsmoor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SA61 1RH; Marine Road, Broad Haven SA62 3JR; </w:t>
+        <w:t xml:space="preserve">, Narberth SA67 7AG; Long Street, Newport SA42 0TL; Merrivale, St David’s SA62 6RJ; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Parc</w:t>
+        <w:t>Quickwell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Y </w:t>
+        <w:t xml:space="preserve"> Hill, St David’s SA62 6NT; Dale SA62 3RB; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Shwt</w:t>
+        <w:t>Newgale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00147342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...143 lines deleted...]
-    <w:p w:rsidR="00FC2CA2" w:rsidRDefault="00FC2CA2" w:rsidP="0080374F">
+        <w:t xml:space="preserve"> SA62 6AR;  Multi-storey, Tenby SA70 7LT; Salterns, Tenby SA70 8DU; North Beach, Tenby SA70 8AG; South Beach, Tenby SA70 7EG; The Green, Tenby SA70 7NG; The Commons, Pembroke SA71 4EA; The Parade, Pembroke SA71 4JY; Station Road, Pembroke SA71 4AH; Gordon Street (top end), Pembroke Dock, SA72 6DA; Lower Charles Street, Milford Haven, SA73 2AH; Market Square, Milford Haven, SA73 2AA; Robert Street, Milford Haven, SA73 2DH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF2E52D" w14:textId="77777777" w:rsidR="00FC2CA2" w:rsidRDefault="00FC2CA2" w:rsidP="0080374F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="6D4EC7D6" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A holder of a permit </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t xml:space="preserve">A holder of a permit is not guaranteed a parking place.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025555E8" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+    <w:p w14:paraId="1ECD4DD2" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The permit </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t>The permit must be visibly displayed on the front windscreen while the car is parked in the car park during the charging period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452F2F08" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="00AC7090" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C63984" w:rsidRPr="00AC7090" w:rsidRDefault="00C63984" w:rsidP="00C63984">
+    <w:p w14:paraId="3E2C2A29" w14:textId="77777777" w:rsidR="00C63984" w:rsidRPr="00AC7090" w:rsidRDefault="00C63984" w:rsidP="00C63984">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C63984" w:rsidRDefault="00C63984" w:rsidP="00C2453B">
+    <w:p w14:paraId="3F5A4215" w14:textId="77777777" w:rsidR="00C63984" w:rsidRDefault="00C63984" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63984">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">All information that we hold concerning you as an individual </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">All information that we hold concerning you as an individual will be retained and processed by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parking section </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C63984">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">will be retained and processed by the </w:t>
-[...35 lines deleted...]
-    <w:p w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
+        <w:t xml:space="preserve">strictly in accordance with the provisions of the General Data Protection Regulation 2016, as set out in our Fair Processing Notice. A full version of this notice can be viewed here www.pembrokeshire.gov.uk alternatively a paper copy can be provided on request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A5FBA5" w14:textId="77777777" w:rsidR="00AC7090" w:rsidRPr="00AC7090" w:rsidRDefault="00AC7090" w:rsidP="00AC7090">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB39E83" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00C2453B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Please allow 10 - 14 days for permits to </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="009F669E" w:rsidRDefault="009F669E"/>
+        <w:t>Please allow 10 - 14 days for permits to be issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD502EB" w14:textId="77777777" w:rsidR="009F669E" w:rsidRDefault="009F669E"/>
     <w:sectPr w:rsidR="009F669E" w:rsidSect="00BD5DA8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1418" w:bottom="397" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D861DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B3276B0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2376,147 +2045,154 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676670AA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="081EAF84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1034232087">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1738092027">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="156966286">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1978149352">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1749957199">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="632446053">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C2453B"/>
     <w:rsid w:val="00093D26"/>
     <w:rsid w:val="00147342"/>
+    <w:rsid w:val="00450A96"/>
     <w:rsid w:val="004A0AFA"/>
+    <w:rsid w:val="00565E98"/>
+    <w:rsid w:val="0064195E"/>
+    <w:rsid w:val="006C1A53"/>
     <w:rsid w:val="0080374F"/>
     <w:rsid w:val="0084660B"/>
     <w:rsid w:val="009F669E"/>
     <w:rsid w:val="00A20889"/>
     <w:rsid w:val="00AC7090"/>
+    <w:rsid w:val="00BA2BCA"/>
     <w:rsid w:val="00C2453B"/>
     <w:rsid w:val="00C63984"/>
     <w:rsid w:val="00D15A0C"/>
+    <w:rsid w:val="00EB7024"/>
     <w:rsid w:val="00FC2CA2"/>
     <w:rsid w:val="00FF5142"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20C91D71"/>
+  <w14:docId w14:val="57E65158"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DF83BF06-B3FB-4724-ABB8-78115C3191CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2844,50 +2520,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C2453B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C2453B"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -3100,51 +2781,51 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00147342"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3375,70 +3056,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2674</Characters>
+  <Pages>2</Pages>
+  <Words>467</Words>
+  <Characters>2668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Parking passport permit application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3137</CharactersWithSpaces>
+  <CharactersWithSpaces>3129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Parking passport permit application</dc:title>
   <dc:subject/>
   <dc:creator>Williams, Shannon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>